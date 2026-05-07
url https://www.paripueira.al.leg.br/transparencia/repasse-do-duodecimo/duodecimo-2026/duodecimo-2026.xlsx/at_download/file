--- v0 (2026-03-23)
+++ v1 (2026-05-07)
@@ -798,51 +798,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Plan1"/>
   <dimension ref="A1:J23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E16" sqref="E16"/>
+      <selection activeCell="K16" sqref="K16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="20.33203125" style="7" customWidth="1"/>
     <col min="2" max="2" width="11.6640625" style="25" customWidth="1"/>
     <col min="3" max="3" width="13.6640625" style="27" customWidth="1"/>
     <col min="4" max="6" width="11.6640625" style="7" customWidth="1"/>
     <col min="7" max="7" width="10.44140625" style="7" customWidth="1"/>
     <col min="8" max="8" width="11.6640625" style="7" customWidth="1"/>
     <col min="9" max="9" width="10.88671875" style="7" customWidth="1"/>
     <col min="10" max="10" width="13.6640625" style="7" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A1" s="40" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
       <c r="G1" s="40"/>
       <c r="H1" s="40"/>
@@ -993,61 +993,65 @@
     <row r="11" spans="1:10" s="1" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A11" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="31">
         <v>45708</v>
       </c>
       <c r="C11" s="29">
         <v>300000</v>
       </c>
       <c r="D11" s="32"/>
       <c r="E11" s="17"/>
       <c r="F11" s="17"/>
       <c r="G11" s="17"/>
       <c r="H11" s="17"/>
       <c r="I11" s="17"/>
       <c r="J11" s="18">
         <f t="shared" ref="J11:J22" si="0">C11+E11+G11+I11</f>
         <v>300000</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A12" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="30"/>
-      <c r="C12" s="28"/>
+      <c r="B12" s="30">
+        <v>46100</v>
+      </c>
+      <c r="C12" s="28">
+        <v>323702.92</v>
+      </c>
       <c r="D12" s="33"/>
       <c r="E12" s="15"/>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15"/>
       <c r="I12" s="15"/>
       <c r="J12" s="16">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>323702.92</v>
       </c>
     </row>
     <row r="13" spans="1:10" s="6" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A13" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B13" s="31"/>
       <c r="C13" s="29"/>
       <c r="D13" s="34"/>
       <c r="E13" s="20"/>
       <c r="F13" s="20"/>
       <c r="G13" s="20"/>
       <c r="H13" s="20"/>
       <c r="I13" s="20"/>
       <c r="J13" s="18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:10" s="6" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A14" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B14" s="30"/>
       <c r="C14" s="28"/>
@@ -1181,70 +1185,70 @@
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:10" s="5" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A22" s="11"/>
       <c r="B22" s="19"/>
       <c r="C22" s="24"/>
       <c r="D22" s="37"/>
       <c r="E22" s="15"/>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15"/>
       <c r="I22" s="15"/>
       <c r="J22" s="16">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:10" s="5" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A23" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="21"/>
       <c r="C23" s="18">
         <f>SUM(C10:C22)</f>
-        <v>600000</v>
+        <v>923702.91999999993</v>
       </c>
       <c r="D23" s="17"/>
       <c r="E23" s="18">
         <f>SUM(E10:E22)</f>
         <v>0</v>
       </c>
       <c r="F23" s="17"/>
       <c r="G23" s="18">
         <f>SUM(G10:G22)</f>
         <v>0</v>
       </c>
       <c r="H23" s="17"/>
       <c r="I23" s="18">
         <f>SUM(I10:I22)</f>
         <v>0</v>
       </c>
       <c r="J23" s="18">
         <f>SUM(J10:J22)</f>
-        <v>600000</v>
+        <v>923702.91999999993</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A7:J7"/>
     <mergeCell ref="A6:J6"/>
     <mergeCell ref="A1:J5"/>
     <mergeCell ref="A8:J8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>