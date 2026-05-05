--- v0 (2025-10-26)
+++ v1 (2026-05-05)
@@ -798,51 +798,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Plan1"/>
   <dimension ref="A1:J23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B20" sqref="B20"/>
+      <selection activeCell="C19" sqref="B19:C21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="20.33203125" style="7" customWidth="1"/>
     <col min="2" max="2" width="11.6640625" style="25" customWidth="1"/>
     <col min="3" max="3" width="13.6640625" style="27" customWidth="1"/>
     <col min="4" max="6" width="11.6640625" style="7" customWidth="1"/>
     <col min="7" max="7" width="10.44140625" style="7" customWidth="1"/>
     <col min="8" max="8" width="11.6640625" style="7" customWidth="1"/>
     <col min="9" max="9" width="10.88671875" style="7" customWidth="1"/>
     <col min="10" max="10" width="13.6640625" style="7" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A1" s="40" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
       <c r="G1" s="40"/>
       <c r="H1" s="40"/>
@@ -1144,139 +1144,151 @@
     <row r="18" spans="1:10" s="5" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A18" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="30">
         <v>45919</v>
       </c>
       <c r="C18" s="28">
         <v>300000</v>
       </c>
       <c r="D18" s="37"/>
       <c r="E18" s="15"/>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15"/>
       <c r="I18" s="15"/>
       <c r="J18" s="16">
         <f t="shared" si="0"/>
         <v>300000</v>
       </c>
     </row>
     <row r="19" spans="1:10" s="1" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A19" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B19" s="31"/>
-      <c r="C19" s="29"/>
+      <c r="B19" s="31">
+        <v>45950</v>
+      </c>
+      <c r="C19" s="29">
+        <v>300000</v>
+      </c>
       <c r="D19" s="31"/>
       <c r="E19" s="29"/>
       <c r="F19" s="22"/>
       <c r="G19" s="22"/>
       <c r="H19" s="22"/>
       <c r="I19" s="22"/>
       <c r="J19" s="18">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>300000</v>
       </c>
     </row>
     <row r="20" spans="1:10" s="1" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A20" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="B20" s="30"/>
-      <c r="C20" s="28"/>
+      <c r="B20" s="30">
+        <v>45979</v>
+      </c>
+      <c r="C20" s="28">
+        <v>300000</v>
+      </c>
       <c r="D20" s="38"/>
       <c r="E20" s="23"/>
       <c r="F20" s="23"/>
       <c r="G20" s="23"/>
       <c r="H20" s="23"/>
       <c r="I20" s="23"/>
       <c r="J20" s="16">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>300000</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A21" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B21" s="31"/>
-      <c r="C21" s="29"/>
+      <c r="B21" s="31">
+        <v>46011</v>
+      </c>
+      <c r="C21" s="29">
+        <v>300000</v>
+      </c>
       <c r="D21" s="21"/>
       <c r="E21" s="17"/>
       <c r="F21" s="17"/>
       <c r="G21" s="17"/>
       <c r="H21" s="17"/>
       <c r="I21" s="17"/>
       <c r="J21" s="18">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>300000</v>
       </c>
     </row>
     <row r="22" spans="1:10" s="5" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A22" s="11"/>
       <c r="B22" s="19"/>
       <c r="C22" s="24"/>
       <c r="D22" s="37"/>
       <c r="E22" s="15"/>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15"/>
       <c r="I22" s="15"/>
       <c r="J22" s="16">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:10" s="5" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A23" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="21"/>
       <c r="C23" s="18">
         <f>SUM(C10:C22)</f>
-        <v>2531755.08</v>
+        <v>3431755.08</v>
       </c>
       <c r="D23" s="17"/>
       <c r="E23" s="18">
         <f>SUM(E10:E22)</f>
         <v>18244.919999999998</v>
       </c>
       <c r="F23" s="17"/>
       <c r="G23" s="18">
         <f>SUM(G10:G22)</f>
         <v>0</v>
       </c>
       <c r="H23" s="17"/>
       <c r="I23" s="18">
         <f>SUM(I10:I22)</f>
         <v>0</v>
       </c>
       <c r="J23" s="18">
         <f>SUM(J10:J22)</f>
-        <v>2550000</v>
+        <v>3450000</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A7:J7"/>
     <mergeCell ref="A6:J6"/>
     <mergeCell ref="A1:J5"/>
     <mergeCell ref="A8:J8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>